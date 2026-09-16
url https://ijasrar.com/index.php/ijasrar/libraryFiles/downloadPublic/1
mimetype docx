--- v0 (2025-12-02)
+++ v1 (2026-09-16)
@@ -524,122 +524,185 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r w:rsidR="00D85D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>22399</w:t>
             </w:r>
             <w:r w:rsidR="00944546" w:rsidRPr="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/ijasrar.xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67BAD957" w14:textId="06C0CC9D" w:rsidR="00317F66" w:rsidRPr="00DF1E70" w:rsidRDefault="00317F66" w:rsidP="00DB71C6">
+          <w:p w14:paraId="67BAD957" w14:textId="3DCB48BF" w:rsidR="00317F66" w:rsidRDefault="00317F66" w:rsidP="00DB71C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-153"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Received:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sep. XX, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00944546" w:rsidRPr="00DF1E70">
+            <w:r w:rsidR="00B170B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C1ECC48" w14:textId="03BB255B" w:rsidR="00F01CD9" w:rsidRPr="00DF1E70" w:rsidRDefault="002961C3" w:rsidP="00DB71C6">
+          <w:p w14:paraId="19B0DED7" w14:textId="0790787C" w:rsidR="00916990" w:rsidRPr="00DF1E70" w:rsidRDefault="00916990" w:rsidP="00916990">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-78" w:right="-153"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF1E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vised</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF1E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B170B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sep. XX, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1ECC48" w14:textId="442BB15A" w:rsidR="00F01CD9" w:rsidRPr="00DF1E70" w:rsidRDefault="002961C3" w:rsidP="00DB71C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-153"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Accepted:</w:t>
             </w:r>
             <w:r w:rsidR="00944546" w:rsidRPr="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jan. XX, 2024</w:t>
+              <w:t xml:space="preserve"> Jan. XX, 202</w:t>
             </w:r>
+            <w:r w:rsidR="00B170B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="748FE635" w14:textId="77777777" w:rsidR="00F01CD9" w:rsidRPr="00A619E6" w:rsidRDefault="00F01CD9">
             <w:pPr>
               <w:spacing w:after="120" w:line="120" w:lineRule="auto"/>
               <w:ind w:left="-79"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F7F696D" w14:textId="0774FE39" w:rsidR="00F01CD9" w:rsidRDefault="002961C3" w:rsidP="00DB71C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-79"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
@@ -912,76 +975,82 @@
         </w:rPr>
         <w:t>ntroduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3955C1F3" w14:textId="77777777" w:rsidR="00DF1E70" w:rsidRPr="00A619E6" w:rsidRDefault="00DF1E70" w:rsidP="00DF1E70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71CF4B46" w14:textId="77777777" w:rsidR="004C0A24" w:rsidRPr="001E6171" w:rsidRDefault="00DF1E70" w:rsidP="004C0A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B43D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Main text</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF1E70">
+      <w:r w:rsidRPr="005B43D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF1E70">
+      <w:r w:rsidRPr="005B43D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B43D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>times New Roman, 11</w:t>
+        <w:t>times New</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Roman, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>pt and single-spaced.</w:t>
       </w:r>
       <w:r w:rsidR="004C0A24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C0A24" w:rsidRPr="001E6171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The reference should be given in bracket for </w:t>
       </w:r>
       <w:r w:rsidR="004C0A24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -1183,295 +1252,301 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The table of the manuscript should be as shown in table 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2B0DE0" w14:textId="6BC07DD4" w:rsidR="00DF1E70" w:rsidRPr="00A619E6" w:rsidRDefault="00DF1E70" w:rsidP="00DF1E70">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75D7AF33" w14:textId="61080288" w:rsidR="008C4C27" w:rsidRPr="00DF1E70" w:rsidRDefault="008C4C27" w:rsidP="00DF1E70">
+    <w:p w14:paraId="75D7AF33" w14:textId="61080288" w:rsidR="008C4C27" w:rsidRPr="00DF1E70" w:rsidRDefault="008C4C27" w:rsidP="0042456B">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61C75CD6" w14:textId="3B1C2FEB" w:rsidR="00F01CD9" w:rsidRDefault="002961C3" w:rsidP="00DF1E70">
+    <w:p w14:paraId="61C75CD6" w14:textId="3B1C2FEB" w:rsidR="00F01CD9" w:rsidRDefault="002961C3" w:rsidP="0042456B">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A619E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00A619E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Materials and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A619E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00A619E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ethods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43672A21" w14:textId="77777777" w:rsidR="00DF1E70" w:rsidRPr="00DF1E70" w:rsidRDefault="00DF1E70" w:rsidP="00DF1E70">
+    <w:p w14:paraId="43672A21" w14:textId="77777777" w:rsidR="00DF1E70" w:rsidRPr="00DF1E70" w:rsidRDefault="00DF1E70" w:rsidP="0042456B">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E09DCB2" w14:textId="2569F2AC" w:rsidR="002F6D5D" w:rsidRPr="00A619E6" w:rsidRDefault="00DF1E70" w:rsidP="00DF1E70">
+    <w:p w14:paraId="5E09DCB2" w14:textId="2569F2AC" w:rsidR="002F6D5D" w:rsidRPr="00A619E6" w:rsidRDefault="00DF1E70" w:rsidP="0042456B">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
-        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Main text</w:t>
       </w:r>
       <w:r w:rsidR="002F6D5D" w:rsidRPr="00DF1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>times New Roman, 11</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>pt and single-spaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B648A2E" w14:textId="2C7E033B" w:rsidR="002F6D5D" w:rsidRPr="00A619E6" w:rsidRDefault="002F6D5D" w:rsidP="002B6F37">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F55A0B3" w14:textId="77777777" w:rsidR="0042456B" w:rsidRDefault="0042456B" w:rsidP="0042456B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A619E6">
+    </w:p>
+    <w:p w14:paraId="3B648A2E" w14:textId="2C7E033B" w:rsidR="002F6D5D" w:rsidRPr="0042456B" w:rsidRDefault="002F6D5D" w:rsidP="0042456B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042456B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.1. S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A619E6" w:rsidRPr="0042456B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ubsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52714AF6" w14:textId="77777777" w:rsidR="0042456B" w:rsidRDefault="0042456B" w:rsidP="0042456B">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3DB49D" w14:textId="77777777" w:rsidR="00CF03CA" w:rsidRPr="0042456B" w:rsidRDefault="00CF03CA" w:rsidP="0042456B">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042456B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042456B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>should be times New Roman, 11pt and single-spaced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105948F2" w14:textId="1FDAADAA" w:rsidR="002F6D5D" w:rsidRPr="00A619E6" w:rsidRDefault="002F6D5D" w:rsidP="00DF1E70">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4286DA61" w14:textId="17BCA455" w:rsidR="00F01CD9" w:rsidRPr="00A619E6" w:rsidRDefault="002961C3" w:rsidP="0042456B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2.1. S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A619E6">
+      </w:pPr>
+      <w:r w:rsidRPr="00A619E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ubsection</w:t>
-[...64 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>3. R</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>esults and Discussions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4D5FB5" w14:textId="77777777" w:rsidR="00CF03CA" w:rsidRPr="00A619E6" w:rsidRDefault="00CF03CA" w:rsidP="00CF03CA">
+    <w:p w14:paraId="7FC7CF68" w14:textId="77777777" w:rsidR="0042456B" w:rsidRPr="00B170B4" w:rsidRDefault="0042456B" w:rsidP="00CF03CA">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4D5FB5" w14:textId="77777777" w:rsidR="00CF03CA" w:rsidRPr="00A619E6" w:rsidRDefault="00CF03CA" w:rsidP="0042456B">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Main text</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
@@ -1553,51 +1628,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B59D497" w14:textId="2C17C8F9" w:rsidR="00CF03CA" w:rsidRPr="001522F9" w:rsidRDefault="00CF03CA" w:rsidP="00CF03CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001522F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001522F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001522F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Table caption (and table) should be centered, (Times New Roman, 10 pt, Normal).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1670,52 +1744,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="349D0F7C" w14:textId="77777777" w:rsidR="002F3878" w:rsidRPr="00223705" w:rsidRDefault="002F3878" w:rsidP="00302486">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223705">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0867DCF2" w14:textId="77777777" w:rsidR="002F3878" w:rsidRPr="00223705" w:rsidRDefault="002F3878" w:rsidP="00302486">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223705">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2272,81 +2344,89 @@
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A619E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00CF03CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>onclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A5E2F0" w14:textId="34D90C2B" w:rsidR="00F01CD9" w:rsidRPr="001522F9" w:rsidRDefault="002961C3">
+    <w:p w14:paraId="64AC28AD" w14:textId="77777777" w:rsidR="00B170B4" w:rsidRDefault="00B170B4">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001522F9">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5C1B35EF" w14:textId="597005E5" w:rsidR="00CF03CA" w:rsidRDefault="00CF03CA">
+    <w:p w14:paraId="30A5E2F0" w14:textId="6D4E01E9" w:rsidR="00F01CD9" w:rsidRPr="001522F9" w:rsidRDefault="002961C3">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001522F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001522F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conclusion should be written in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1B35EF" w14:textId="597005E5" w:rsidR="00CF03CA" w:rsidRPr="00B170B4" w:rsidRDefault="00CF03CA">
+      <w:pPr>
+        <w:pStyle w:val="GvdeMetni"/>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D453BDC" w14:textId="77777777" w:rsidR="00CF03CA" w:rsidRPr="001E6171" w:rsidRDefault="00CF03CA" w:rsidP="00CF03CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Statements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441659C9" w14:textId="77777777" w:rsidR="00CF03CA" w:rsidRPr="001E6171" w:rsidRDefault="00CF03CA" w:rsidP="00CF03CA">
@@ -2495,78 +2575,108 @@
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050689D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding information:</w:t>
       </w:r>
       <w:r w:rsidRPr="0050689D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The authors declare that there is no funding to be acknowledged. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FF7EE2" w14:textId="77777777" w:rsidR="00CF03CA" w:rsidRPr="0050689D" w:rsidRDefault="00CF03CA" w:rsidP="00CF03CA">
+    <w:p w14:paraId="04FF7EE2" w14:textId="3B565D75" w:rsidR="00CF03CA" w:rsidRDefault="00CF03CA" w:rsidP="00CF03CA">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050689D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Data availability statement:</w:t>
       </w:r>
       <w:r w:rsidRPr="0050689D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> The data that support the findings of this study are available on request from the corresponding author. The data are not publicly available due to privacy or ethical restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4C1D08" w14:textId="615B86E8" w:rsidR="00D10813" w:rsidRPr="0050689D" w:rsidRDefault="00D10813" w:rsidP="00CF03CA">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of AI Tools: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The author(s) declare that no generative AI or AI-assisted technologies were used in the writing process of this manuscript</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B346B8" w14:textId="77777777" w:rsidR="00CF03CA" w:rsidRPr="001E6171" w:rsidRDefault="00CF03CA" w:rsidP="00CF03CA">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DCF8879" w14:textId="0BF39E45" w:rsidR="00CF03CA" w:rsidRDefault="00CF03CA">
       <w:pPr>
         <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3114,112 +3224,112 @@
     <w:sectPr w:rsidR="004C0A24" w:rsidRPr="005A62D4" w:rsidSect="007F2CFD">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="159F0F1B" w14:textId="77777777" w:rsidR="00E165EA" w:rsidRDefault="00E165EA">
+    <w:p w14:paraId="21A519F7" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="091D626C" w14:textId="77777777" w:rsidR="00E165EA" w:rsidRDefault="00E165EA">
+    <w:p w14:paraId="542A0A7E" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
@@ -3266,452 +3376,580 @@
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKai-SB">
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1460027463"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="564C87E8" w14:textId="515924DD" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
+      <w:p w14:paraId="564C87E8" w14:textId="01715F18" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001522F9">
+        <w:r w:rsidR="00B170B4">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="37554273" w14:textId="1F8EB78D" w:rsidR="00F01CD9" w:rsidRPr="00936AB1" w:rsidRDefault="00F01CD9" w:rsidP="00936AB1">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1952381364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2C7244FA" w14:textId="6BDB3203" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
+      <w:p w14:paraId="2C7244FA" w14:textId="2E5AD299" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001522F9">
+        <w:r w:rsidR="00B170B4">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0BA4C28E" w14:textId="79A64CB3" w:rsidR="00F01CD9" w:rsidRPr="00977A17" w:rsidRDefault="00F01CD9" w:rsidP="00977A17">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-925651887"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="1E4A6A28" w14:textId="6E7C7DF4" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
+      <w:p w14:paraId="1E4A6A28" w14:textId="7A208DBD" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E165EA">
+        <w:r w:rsidR="003B2151">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6DF43344" w14:textId="502170F6" w:rsidR="00F01CD9" w:rsidRPr="00936AB1" w:rsidRDefault="00F01CD9" w:rsidP="00936AB1">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1165B546" w14:textId="77777777" w:rsidR="00E165EA" w:rsidRDefault="00E165EA">
+    <w:p w14:paraId="55BDD3B7" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="308B282F" w14:textId="77777777" w:rsidR="00E165EA" w:rsidRDefault="00E165EA">
+    <w:p w14:paraId="5796ECF5" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="05BA1A95" w14:textId="194E4215" w:rsidR="00F01CD9" w:rsidRDefault="00223705" w:rsidP="007F2CFD">
+  <w:p w14:paraId="05BA1A95" w14:textId="32F0992C" w:rsidR="00F01CD9" w:rsidRDefault="00223705" w:rsidP="007F2CFD">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00223705">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Author-1,  Author-2 </w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>/ IJASRAR</w:t>
+      <w:t>/ IJASR</w:t>
+    </w:r>
+    <w:r w:rsidR="00B170B4">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>R</w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>, 1-1(2024)</w:t>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00B170B4">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>-1(202</w:t>
+    </w:r>
+    <w:r w:rsidR="00B170B4">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
       <w:rPr>
         <w:rStyle w:val="fontstyle01"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
       <w:rPr>
         <w:rStyle w:val="fontstyle21"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>–5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="72D22114" w14:textId="6A49E0BD" w:rsidR="00F01CD9" w:rsidRPr="006856AD" w:rsidRDefault="00A619E6">
+  <w:p w14:paraId="72D22114" w14:textId="52E7A18F" w:rsidR="00F01CD9" w:rsidRPr="006856AD" w:rsidRDefault="00B170B4">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006856AD">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Surname-1 &amp; Surname-2 / IJASRAR</w:t>
+      <w:t>Author</w:t>
+    </w:r>
+    <w:r w:rsidR="00A619E6" w:rsidRPr="006856AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-1 &amp; </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Author</w:t>
+    </w:r>
+    <w:r w:rsidR="00A619E6" w:rsidRPr="006856AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>-2 / IJASR</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidR="00A619E6" w:rsidRPr="006856AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>R</w:t>
     </w:r>
     <w:r w:rsidR="00B434FE" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidRPr="006856AD">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>1-1(2024</w:t>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00A619E6" w:rsidRPr="006856AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>-1(202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00B434FE" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00B434FE" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rStyle w:val="fontstyle01"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B434FE" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rStyle w:val="fontstyle21"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
-    <w:r w:rsidRPr="006856AD">
+    <w:r w:rsidR="00A619E6" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rStyle w:val="fontstyle21"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Stil1"/>
       <w:tblW w:w="9055" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9070"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E64E2B" w14:paraId="01876A8D" w14:textId="77777777" w:rsidTr="00317F66">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         <w:trHeight w:val="743"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
         <w:p w14:paraId="00D83575" w14:textId="27F00746" w:rsidR="00E64E2B" w:rsidRDefault="00DB71C6" w:rsidP="00EE2B8C">
           <w:pPr>
             <w:pStyle w:val="stBilgi"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="left" w:pos="6134"/>
             </w:tabs>
             <w:ind w:right="2141"/>
           </w:pPr>
           <w:r w:rsidRPr="00DB71C6">
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6046AC83" wp14:editId="74D8226A">
                 <wp:extent cx="5816600" cy="492760"/>
                 <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                 <wp:docPr id="1" name="Resim 1" descr="E:\KURTARILAN DOSYALAR\isken\ECEM-OPEC\journals\ijasrar\banner\banner6.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="E:\KURTARILAN DOSYALAR\isken\ECEM-OPEC\journals\ijasrar\banner\banner6.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -3729,100 +3967,107 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E64E2B" w14:paraId="3F164758" w14:textId="77777777" w:rsidTr="00317F66">
       <w:trPr>
         <w:trHeight w:val="188"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5A7BB4F0" w14:textId="7347B01A" w:rsidR="00E64E2B" w:rsidRPr="00E64E2B" w:rsidRDefault="00E64E2B" w:rsidP="00E64E2B">
+        <w:p w14:paraId="5A7BB4F0" w14:textId="4484C5F8" w:rsidR="00E64E2B" w:rsidRPr="00E64E2B" w:rsidRDefault="00E64E2B" w:rsidP="00E64E2B">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E64E2B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
             <w:t xml:space="preserve">Vol. </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00B170B4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00E64E2B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
             <w:t>-No.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00E64E2B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
             <w:t xml:space="preserve"> (20</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
-            <w:t>24</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00B170B4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00E64E2B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
             <w:t xml:space="preserve">) pp. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
             <w:t>1-5</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="430F5AAC" w14:textId="703862F3" w:rsidR="00E64E2B" w:rsidRPr="00E64E2B" w:rsidRDefault="00E64E2B" w:rsidP="00E64E2B">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:i/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
@@ -4153,107 +4398,116 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F01CD9"/>
     <w:rsid w:val="00012805"/>
     <w:rsid w:val="0005643B"/>
     <w:rsid w:val="000B5F6F"/>
     <w:rsid w:val="000B653C"/>
     <w:rsid w:val="001522F9"/>
     <w:rsid w:val="00162418"/>
     <w:rsid w:val="00223705"/>
     <w:rsid w:val="002374B9"/>
     <w:rsid w:val="002961C3"/>
     <w:rsid w:val="002B6F37"/>
     <w:rsid w:val="002F3878"/>
     <w:rsid w:val="002F6D5D"/>
     <w:rsid w:val="00306606"/>
     <w:rsid w:val="00317F66"/>
     <w:rsid w:val="003240EA"/>
+    <w:rsid w:val="003B2151"/>
     <w:rsid w:val="003F5D20"/>
+    <w:rsid w:val="0042456B"/>
     <w:rsid w:val="004C0A24"/>
     <w:rsid w:val="004D1014"/>
     <w:rsid w:val="005417C4"/>
     <w:rsid w:val="00557957"/>
     <w:rsid w:val="005664AB"/>
     <w:rsid w:val="00566EA7"/>
+    <w:rsid w:val="005B43D3"/>
     <w:rsid w:val="005C02A2"/>
     <w:rsid w:val="0060469B"/>
     <w:rsid w:val="00652601"/>
     <w:rsid w:val="006856AD"/>
     <w:rsid w:val="007B3299"/>
     <w:rsid w:val="007F2CFD"/>
     <w:rsid w:val="00860EB7"/>
     <w:rsid w:val="00892FD8"/>
     <w:rsid w:val="008A0711"/>
     <w:rsid w:val="008B2234"/>
     <w:rsid w:val="008C4C27"/>
     <w:rsid w:val="008D09AB"/>
     <w:rsid w:val="008F441D"/>
     <w:rsid w:val="009022F3"/>
+    <w:rsid w:val="00916990"/>
     <w:rsid w:val="00936AB1"/>
     <w:rsid w:val="00944546"/>
     <w:rsid w:val="00977A17"/>
     <w:rsid w:val="00977C7F"/>
     <w:rsid w:val="009C59BD"/>
     <w:rsid w:val="00A40907"/>
     <w:rsid w:val="00A619E6"/>
     <w:rsid w:val="00AA4688"/>
+    <w:rsid w:val="00B170B4"/>
     <w:rsid w:val="00B32441"/>
     <w:rsid w:val="00B434FE"/>
     <w:rsid w:val="00BA16C7"/>
     <w:rsid w:val="00BC17D2"/>
     <w:rsid w:val="00BE5F1A"/>
     <w:rsid w:val="00C00CBF"/>
     <w:rsid w:val="00C13400"/>
     <w:rsid w:val="00C54BA3"/>
     <w:rsid w:val="00CA28CF"/>
     <w:rsid w:val="00CB07E7"/>
     <w:rsid w:val="00CD62DE"/>
+    <w:rsid w:val="00CE051E"/>
     <w:rsid w:val="00CF03CA"/>
     <w:rsid w:val="00D07D0D"/>
+    <w:rsid w:val="00D10813"/>
     <w:rsid w:val="00D3515B"/>
     <w:rsid w:val="00D850F5"/>
     <w:rsid w:val="00D85D5B"/>
     <w:rsid w:val="00DB71C6"/>
     <w:rsid w:val="00DE79AB"/>
     <w:rsid w:val="00DF1E70"/>
     <w:rsid w:val="00E165EA"/>
     <w:rsid w:val="00E43D36"/>
     <w:rsid w:val="00E64E2B"/>
     <w:rsid w:val="00EC50B3"/>
     <w:rsid w:val="00EE2B8C"/>
     <w:rsid w:val="00F01CD9"/>
     <w:rsid w:val="00F16A0A"/>
     <w:rsid w:val="00F1737B"/>
+    <w:rsid w:val="00F22546"/>
     <w:rsid w:val="00F958B8"/>
+    <w:rsid w:val="00FF3068"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7885986E"/>
@@ -8629,94 +8883,94 @@
     <b:Title>The information value of early career productivity in mathematics: a ROC analysis of prediction errors in bibliometricly informed decision making</b:Title>
     <b:JournalName>Scientometrics</b:JournalName>
     <b:Year>2016</b:Year>
     <b:Pages>2241-2262</b:Pages>
     <b:Volume>109</b:Volume>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Lindahl</b:Last>
             <b:First>J.</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Danell</b:Last>
             <b:First>R.</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626A9625-207A-4D0D-8D93-74B97EE08BE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{713F5182-2081-4DEC-8468-C2847CE615B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>542</Words>
-  <Characters>3090</Characters>
+  <Words>567</Words>
+  <Characters>3233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3625</CharactersWithSpaces>
+  <CharactersWithSpaces>3793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>IZZET KARA</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>tr-TR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>6041d80c0b28cd41ce4e4e7578b227d2ac162526263512c4bcb8b081c252ccde</vt:lpwstr>
   </property>