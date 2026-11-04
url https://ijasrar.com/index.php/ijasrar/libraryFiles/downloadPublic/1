--- v1 (2026-09-16)
+++ v2 (2026-11-04)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="4BC8610A" w14:textId="02D80B4D" w:rsidR="00F01CD9" w:rsidRPr="00A619E6" w:rsidRDefault="003F5D20" w:rsidP="00EE2B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A619E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please insert here the title of the manuscript</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35363DA6" w14:textId="77777777" w:rsidR="003F5D20" w:rsidRPr="00A619E6" w:rsidRDefault="003F5D20" w:rsidP="00EE2B8C">
@@ -255,50 +255,52 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:r w:rsidRPr="001522F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 0000-0002-5247-7850 </w:t>
       </w:r>
       <w:r w:rsidRPr="001522F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (you can get it in www.orcid.org)</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4C1C2701" w14:textId="77777777" w:rsidR="00F16A0A" w:rsidRPr="001522F9" w:rsidRDefault="00F16A0A" w:rsidP="00306606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F112701" w14:textId="77777777" w:rsidR="00F16A0A" w:rsidRPr="00F16A0A" w:rsidRDefault="00F16A0A" w:rsidP="00F16A0A">
       <w:pPr>
         <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16A0A">
@@ -464,109 +466,50 @@
             </w:r>
             <w:r w:rsidR="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C9733ED" w14:textId="77777777" w:rsidR="00DB71C6" w:rsidRPr="00A619E6" w:rsidRDefault="00DB71C6" w:rsidP="00DB71C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...57 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="67BAD957" w14:textId="3DCB48BF" w:rsidR="00317F66" w:rsidRDefault="00317F66" w:rsidP="00DB71C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-78" w:right="-153"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Received:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF1E70">
               <w:rPr>
@@ -657,52 +600,50 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Accepted:</w:t>
             </w:r>
             <w:r w:rsidR="00944546" w:rsidRPr="00DF1E70">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jan. XX, 202</w:t>
             </w:r>
             <w:r w:rsidR="00B170B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="748FE635" w14:textId="77777777" w:rsidR="00F01CD9" w:rsidRPr="00A619E6" w:rsidRDefault="00F01CD9">
             <w:pPr>
               <w:spacing w:after="120" w:line="120" w:lineRule="auto"/>
               <w:ind w:left="-79"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F7F696D" w14:textId="0774FE39" w:rsidR="00F01CD9" w:rsidRDefault="002961C3" w:rsidP="00DB71C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-79"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
@@ -3222,426 +3163,464 @@
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004C0A24" w:rsidRPr="005A62D4" w:rsidSect="007F2CFD">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21A519F7" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
+    <w:p w14:paraId="68AA2AE6" w14:textId="77777777" w:rsidR="00815E1F" w:rsidRDefault="00815E1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="542A0A7E" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
+    <w:p w14:paraId="282881C2" w14:textId="77777777" w:rsidR="00815E1F" w:rsidRDefault="00815E1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN Engschrift Std">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdvOT5fcf1b24">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="AdvOT5fcf1b24+20">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02010601000101010101"/>
+    <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKai-SB">
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="A0000287" w:usb1="28CF3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1460027463"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="564C87E8" w14:textId="01715F18" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
         <w:pPr>
-          <w:pStyle w:val="AltBilgi"/>
+          <w:pStyle w:val="Altbilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B170B4">
+        <w:r w:rsidR="003615A4">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="37554273" w14:textId="1F8EB78D" w:rsidR="00F01CD9" w:rsidRPr="00936AB1" w:rsidRDefault="00F01CD9" w:rsidP="00936AB1">
     <w:pPr>
-      <w:pStyle w:val="AltBilgi"/>
+      <w:pStyle w:val="Altbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1952381364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2C7244FA" w14:textId="2E5AD299" w:rsidR="00A619E6" w:rsidRDefault="00A619E6">
         <w:pPr>
-          <w:pStyle w:val="AltBilgi"/>
+          <w:pStyle w:val="Altbilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B170B4">
+        <w:r w:rsidR="003615A4">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0BA4C28E" w14:textId="79A64CB3" w:rsidR="00F01CD9" w:rsidRPr="00977A17" w:rsidRDefault="00F01CD9" w:rsidP="00977A17">
     <w:pPr>
-      <w:pStyle w:val="AltBilgi"/>
+      <w:pStyle w:val="Altbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...15 lines deleted...]
-        <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="4B6D94CC" w14:textId="5FB8E70B" w:rsidR="001E1F7B" w:rsidRPr="001E1F7B" w:rsidRDefault="001E1F7B" w:rsidP="001E1F7B">
+    <w:pPr>
+      <w:pStyle w:val="Altbilgi"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>-------------------------------------------------------------------------------------------------------------------------------------------------------------------------</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001E1F7B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The copyright of the published article belongs to its author under CC BY 4.0 license. To view a copy of this licence, visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="001E1F7B">
+        <w:rPr>
+          <w:rStyle w:val="Kpr"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="1E4A6A28" w14:textId="45F22B14" w:rsidR="00A619E6" w:rsidRDefault="00815E1F">
+    <w:pPr>
+      <w:pStyle w:val="Altbilgi"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-925651887"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A619E6">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A619E6">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A619E6">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003B2151">
+        <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A619E6">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
   <w:p w14:paraId="6DF43344" w14:textId="502170F6" w:rsidR="00F01CD9" w:rsidRPr="00936AB1" w:rsidRDefault="00F01CD9" w:rsidP="00936AB1">
     <w:pPr>
-      <w:pStyle w:val="AltBilgi"/>
+      <w:pStyle w:val="Altbilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55BDD3B7" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
+    <w:p w14:paraId="1EF64400" w14:textId="77777777" w:rsidR="00815E1F" w:rsidRDefault="00815E1F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5796ECF5" w14:textId="77777777" w:rsidR="003B2151" w:rsidRDefault="003B2151">
+    <w:p w14:paraId="2C8748E0" w14:textId="77777777" w:rsidR="00815E1F" w:rsidRDefault="00815E1F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="05BA1A95" w14:textId="32F0992C" w:rsidR="00F01CD9" w:rsidRDefault="00223705" w:rsidP="007F2CFD">
     <w:pPr>
-      <w:pStyle w:val="stBilgi"/>
+      <w:pStyle w:val="stbilgi"/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00223705">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Author-1,  Author-2 </w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/ IJASR</w:t>
     </w:r>
@@ -3719,54 +3698,54 @@
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
       <w:rPr>
         <w:rStyle w:val="fontstyle01"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="00223705">
       <w:rPr>
         <w:rStyle w:val="fontstyle21"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>–5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="72D22114" w14:textId="52E7A18F" w:rsidR="00F01CD9" w:rsidRPr="006856AD" w:rsidRDefault="00B170B4">
     <w:pPr>
-      <w:pStyle w:val="stBilgi"/>
+      <w:pStyle w:val="stbilgi"/>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Author</w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -3874,255 +3853,400 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B434FE" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rStyle w:val="fontstyle21"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="00A619E6" w:rsidRPr="006856AD">
       <w:rPr>
         <w:rStyle w:val="fontstyle21"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Stil1"/>
       <w:tblW w:w="9055" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9070"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E64E2B" w14:paraId="01876A8D" w14:textId="77777777" w:rsidTr="00317F66">
+    <w:tr w:rsidR="00E64E2B" w14:paraId="3F164758" w14:textId="77777777" w:rsidTr="00317F66">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-        <w:trHeight w:val="743"/>
-[...72 lines deleted...]
-      <w:trPr>
         <w:trHeight w:val="188"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5A7BB4F0" w14:textId="4484C5F8" w:rsidR="00E64E2B" w:rsidRPr="00E64E2B" w:rsidRDefault="00E64E2B" w:rsidP="00E64E2B">
+        <w:p w14:paraId="19552045" w14:textId="77777777" w:rsidR="00F1090E" w:rsidRDefault="00F1090E" w:rsidP="00E64E2B">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E64E2B">
-[...61 lines deleted...]
-          </w:r>
         </w:p>
-        <w:p w14:paraId="430F5AAC" w14:textId="703862F3" w:rsidR="00E64E2B" w:rsidRPr="00E64E2B" w:rsidRDefault="00E64E2B" w:rsidP="00E64E2B">
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TabloKlavuzu"/>
+            <w:tblW w:w="9214" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="3088"/>
+            <w:gridCol w:w="2677"/>
+            <w:gridCol w:w="3449"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00D26335" w14:paraId="0FFB3822" w14:textId="0DEE9161" w:rsidTr="00BD436C">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3089" w:type="dxa"/>
+                <w:vMerge w:val="restart"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C962D2D" w14:textId="3746E487" w:rsidR="00D26335" w:rsidRDefault="00D26335" w:rsidP="00F1090E">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:object w:dxaOrig="6360" w:dyaOrig="1980" w14:anchorId="7370EEE3">
+                    <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                        <v:f eqn="sum @0 1 0"/>
+                        <v:f eqn="sum 0 0 @1"/>
+                        <v:f eqn="prod @2 1 2"/>
+                        <v:f eqn="prod @3 21600 pixelWidth"/>
+                        <v:f eqn="prod @3 21600 pixelHeight"/>
+                        <v:f eqn="sum @0 0 1"/>
+                        <v:f eqn="prod @6 1 2"/>
+                        <v:f eqn="prod @7 21600 pixelWidth"/>
+                        <v:f eqn="sum @8 21600 0"/>
+                        <v:f eqn="prod @7 21600 pixelHeight"/>
+                        <v:f eqn="sum @10 21600 0"/>
+                      </v:formulas>
+                      <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                      <o:lock v:ext="edit" aspectratio="t"/>
+                    </v:shapetype>
+                    <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:143.25pt;height:54pt" o:ole="">
+                      <v:imagedata r:id="rId1" o:title=""/>
+                    </v:shape>
+                    <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1851607299" r:id="rId2"/>
+                  </w:object>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6125" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+              <w:p w14:paraId="144BF508" w14:textId="685BFAE5" w:rsidR="00D26335" w:rsidRPr="00FA2026" w:rsidRDefault="00FA2026" w:rsidP="00FA2026">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:rPr>
+                    <w:rStyle w:val="Gl"/>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FA2026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>International Journal of Applied Science</w:t>
+                </w:r>
+                <w:r w:rsidR="003615A4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>s</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00FA2026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> and Radiation Research</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00D26335" w14:paraId="75CB51B8" w14:textId="4F0C9E0C" w:rsidTr="00D26335">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3089" w:type="dxa"/>
+                <w:vMerge/>
+              </w:tcPr>
+              <w:p w14:paraId="33A52B19" w14:textId="77777777" w:rsidR="00D26335" w:rsidRDefault="00D26335" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2786" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="40FD89FA" w14:textId="77777777" w:rsidR="00FA2026" w:rsidRPr="00FA2026" w:rsidRDefault="00FA2026" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="10"/>
+                    <w:szCs w:val="10"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="62732124" w14:textId="076D9E61" w:rsidR="00D26335" w:rsidRPr="00FA2026" w:rsidRDefault="00D26335" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:sz w:val="10"/>
+                    <w:szCs w:val="10"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FA2026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                  <w:t>Vol. 3-No.1 (2026) pp. 1-5</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3339" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="058F66FF" w14:textId="77777777" w:rsidR="00D26335" w:rsidRPr="00FA2026" w:rsidRDefault="00D26335" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="10"/>
+                    <w:szCs w:val="10"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="696F0359" w14:textId="2F85F465" w:rsidR="00D26335" w:rsidRPr="00FA2026" w:rsidRDefault="00FA2026" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FA2026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <w:t>http</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00FA2026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                  <w:t>s://doi.org/</w:t>
+                </w:r>
+                <w:r w:rsidR="00D26335" w:rsidRPr="00FA2026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>10.22399/ijasrar.xxxx</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="321812CB" w14:textId="77777777" w:rsidR="00D26335" w:rsidRPr="00FA2026" w:rsidRDefault="00D26335" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="10"/>
+                    <w:szCs w:val="10"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00D26335" w14:paraId="0BBB48BA" w14:textId="6CF92E4B" w:rsidTr="00D26335">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3089" w:type="dxa"/>
+                <w:vMerge/>
+              </w:tcPr>
+              <w:p w14:paraId="4B0AA803" w14:textId="77777777" w:rsidR="00D26335" w:rsidRDefault="00D26335" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2786" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="72DC627D" w14:textId="26A2F603" w:rsidR="00D26335" w:rsidRDefault="00D26335" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="004969B0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>Research Article</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3339" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E71E271" w14:textId="62E06ECE" w:rsidR="00D26335" w:rsidRDefault="00D26335" w:rsidP="00D26335">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                  </w:rPr>
+                  <w:t>www.ijasrar.com</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="430F5AAC" w14:textId="061EBABA" w:rsidR="00E64E2B" w:rsidRPr="00E64E2B" w:rsidRDefault="00E64E2B" w:rsidP="00E64E2B">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:bCs/>
               <w:i/>
               <w:color w:val="333333"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E64E2B">
-[...6 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="39561B26" w14:textId="28DF4B08" w:rsidR="00F01CD9" w:rsidRPr="003F5D20" w:rsidRDefault="00F01CD9" w:rsidP="00317F66">
     <w:pPr>
-      <w:pStyle w:val="stBilgi"/>
+      <w:pStyle w:val="stbilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="6134"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CEB3CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CCAE576"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4354,191 +4478,197 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Balk9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F01CD9"/>
     <w:rsid w:val="00012805"/>
     <w:rsid w:val="0005643B"/>
     <w:rsid w:val="000B5F6F"/>
     <w:rsid w:val="000B653C"/>
     <w:rsid w:val="001522F9"/>
     <w:rsid w:val="00162418"/>
+    <w:rsid w:val="001E1F7B"/>
     <w:rsid w:val="00223705"/>
     <w:rsid w:val="002374B9"/>
     <w:rsid w:val="002961C3"/>
     <w:rsid w:val="002B6F37"/>
     <w:rsid w:val="002F3878"/>
     <w:rsid w:val="002F6D5D"/>
     <w:rsid w:val="00306606"/>
     <w:rsid w:val="00317F66"/>
     <w:rsid w:val="003240EA"/>
+    <w:rsid w:val="003615A4"/>
     <w:rsid w:val="003B2151"/>
     <w:rsid w:val="003F5D20"/>
     <w:rsid w:val="0042456B"/>
     <w:rsid w:val="004C0A24"/>
     <w:rsid w:val="004D1014"/>
     <w:rsid w:val="005417C4"/>
     <w:rsid w:val="00557957"/>
     <w:rsid w:val="005664AB"/>
     <w:rsid w:val="00566EA7"/>
     <w:rsid w:val="005B43D3"/>
     <w:rsid w:val="005C02A2"/>
     <w:rsid w:val="0060469B"/>
     <w:rsid w:val="00652601"/>
     <w:rsid w:val="006856AD"/>
     <w:rsid w:val="007B3299"/>
     <w:rsid w:val="007F2CFD"/>
+    <w:rsid w:val="00815E1F"/>
     <w:rsid w:val="00860EB7"/>
     <w:rsid w:val="00892FD8"/>
     <w:rsid w:val="008A0711"/>
     <w:rsid w:val="008B2234"/>
     <w:rsid w:val="008C4C27"/>
     <w:rsid w:val="008D09AB"/>
     <w:rsid w:val="008F441D"/>
     <w:rsid w:val="009022F3"/>
     <w:rsid w:val="00916990"/>
     <w:rsid w:val="00936AB1"/>
     <w:rsid w:val="00944546"/>
     <w:rsid w:val="00977A17"/>
     <w:rsid w:val="00977C7F"/>
     <w:rsid w:val="009C59BD"/>
     <w:rsid w:val="00A40907"/>
     <w:rsid w:val="00A619E6"/>
     <w:rsid w:val="00AA4688"/>
     <w:rsid w:val="00B170B4"/>
     <w:rsid w:val="00B32441"/>
     <w:rsid w:val="00B434FE"/>
     <w:rsid w:val="00BA16C7"/>
     <w:rsid w:val="00BC17D2"/>
     <w:rsid w:val="00BE5F1A"/>
     <w:rsid w:val="00C00CBF"/>
     <w:rsid w:val="00C13400"/>
     <w:rsid w:val="00C54BA3"/>
     <w:rsid w:val="00CA28CF"/>
     <w:rsid w:val="00CB07E7"/>
     <w:rsid w:val="00CD62DE"/>
     <w:rsid w:val="00CE051E"/>
     <w:rsid w:val="00CF03CA"/>
     <w:rsid w:val="00D07D0D"/>
     <w:rsid w:val="00D10813"/>
+    <w:rsid w:val="00D26335"/>
     <w:rsid w:val="00D3515B"/>
     <w:rsid w:val="00D850F5"/>
     <w:rsid w:val="00D85D5B"/>
     <w:rsid w:val="00DB71C6"/>
     <w:rsid w:val="00DE79AB"/>
     <w:rsid w:val="00DF1E70"/>
     <w:rsid w:val="00E165EA"/>
     <w:rsid w:val="00E43D36"/>
     <w:rsid w:val="00E64E2B"/>
     <w:rsid w:val="00EC50B3"/>
     <w:rsid w:val="00EE2B8C"/>
     <w:rsid w:val="00F01CD9"/>
+    <w:rsid w:val="00F1090E"/>
     <w:rsid w:val="00F16A0A"/>
     <w:rsid w:val="00F1737B"/>
     <w:rsid w:val="00F22546"/>
     <w:rsid w:val="00F958B8"/>
+    <w:rsid w:val="00FA2026"/>
     <w:rsid w:val="00FF3068"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7885986E"/>
   <w15:docId w15:val="{4756F8D9-5E40-419F-A4E3-4A4DEC78AD69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5208,54 +5338,54 @@
     <w:qFormat/>
     <w:rsid w:val="0006020A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:qFormat/>
     <w:rsid w:val="00732837"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
     <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00236EC5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
-    <w:name w:val="Alt Bilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
+    <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="AltBilgi"/>
+    <w:link w:val="Altbilgi"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00236EC5"/>
   </w:style>
   <w:style w:type="character" w:styleId="AklamaBavurusu">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000B7DED"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
     <w:name w:val="Açıklama Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AklamaMetni"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="000B7DED"/>
     <w:rPr>
       <w:sz w:val="20"/>
@@ -6329,68 +6459,68 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00732837"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stvealtbilgi">
     <w:name w:val="Üst ve alt bilgi"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stBilgi">
+  <w:style w:type="paragraph" w:styleId="stbilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00236EC5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AltBilgi">
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltBilgiChar"/>
+    <w:link w:val="AltbilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00236EC5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AklamaMetni">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AklamaMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000B7DED"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -7568,103 +7698,107 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-color-purple">
     <w:name w:val="text-color-purple"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00CA28CF"/>
   </w:style>
   <w:style w:type="character" w:styleId="Vurgu">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00CA28CF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="86734884">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="356273912">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048984022">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iskenderakkurt@sdu.edu.tr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.edu.tr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8883,96 +9017,96 @@
     <b:Title>The information value of early career productivity in mathematics: a ROC analysis of prediction errors in bibliometricly informed decision making</b:Title>
     <b:JournalName>Scientometrics</b:JournalName>
     <b:Year>2016</b:Year>
     <b:Pages>2241-2262</b:Pages>
     <b:Volume>109</b:Volume>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Lindahl</b:Last>
             <b:First>J.</b:First>
           </b:Person>
           <b:Person>
             <b:Last>Danell</b:Last>
             <b:First>R.</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{713F5182-2081-4DEC-8468-C2847CE615B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D4B513F-C8AF-47D7-9599-AF930CE16282}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>567</Words>
-  <Characters>3233</Characters>
+  <Words>563</Words>
+  <Characters>3210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3793</CharactersWithSpaces>
+  <CharactersWithSpaces>3766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>IZZET KARA</dc:creator>
+  <dc:creator>Akkurt</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>tr-TR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>6041d80c0b28cd41ce4e4e7578b227d2ac162526263512c4bcb8b081c252ccde</vt:lpwstr>
   </property>
 </Properties>
 </file>