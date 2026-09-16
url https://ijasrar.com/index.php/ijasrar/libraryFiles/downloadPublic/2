--- v0 (2025-12-02)
+++ v1 (2026-09-16)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="0057487F" w:rsidRDefault="0057487F" w:rsidP="00E17202">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002A10F6" w:rsidRDefault="002A10F6" w:rsidP="00E17202">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002A10F6" w:rsidRPr="000C7FE7" w:rsidRDefault="007017F7" w:rsidP="007017F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
@@ -116,826 +117,184 @@
     </w:p>
     <w:p w:rsidR="008660D6" w:rsidRDefault="008660D6" w:rsidP="002A10F6">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:b w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007017F7" w:rsidRDefault="007017F7" w:rsidP="002A10F6">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:b w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00146E0B" w:rsidRPr="002240E4" w:rsidRDefault="007017F7" w:rsidP="002240E4">
+    <w:p w:rsidR="003D4A5D" w:rsidRPr="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4A5D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>The author(s) agrees that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">-The author(s) retain(s) all commercial rights, in addition to copyright and patent rights. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">-The manuscript submitted is his/her/their own original work and has not been plagiarized from any prior work, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">-All authors participated in the work in a substantive way and are prepared to take public responsibility for the work, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">-All authors have seen and approved the manuscript as submitted, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">-The manuscript has not been published and is not being submitted or considered for publication elsewhere, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>-The Publisher will publish the content under Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>NonCommercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 4.0 International (CC BY-NC 4.0) license. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="003D4A5D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">-The text, illustrations, and any other materials included in the manuscript do not infringe upon any existing copyright or other rights of anyone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">-I/We indemnify the Publisher and the Editors of the Journals, and hold them harmless from any loss, expense or damage occasioned by a claim or suit by a third party for copyright infringement, or any suit arising out of any breach of the foregoing warranties as a result of publication of my/our article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4A5D" w:rsidRPr="002240E4" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00146E0B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (as </w:t>
+      <w:r>
+        <w:t xml:space="preserve">-I/We also warrant that the article contains no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00146E0B">
-[...6 lines deleted...]
-        <w:t>corresponding</w:t>
+      <w:r>
+        <w:t>libelous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00146E0B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> or unlawful statements and does not contain material or instructions that might cause harm or injury.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...695 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00146E0B" w:rsidRDefault="00146E0B" w:rsidP="002A10F6">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="002240E4" w:rsidRPr="00F53696" w:rsidRDefault="002240E4" w:rsidP="002A10F6">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:b w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002A10F6" w:rsidRDefault="002A10F6" w:rsidP="00E17202">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1553,194 +912,192 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00146E0B" w:rsidRDefault="00146E0B" w:rsidP="00B13EDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00146E0B" w:rsidRPr="0015092D" w:rsidRDefault="00146E0B" w:rsidP="00B13EDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C50936" w:rsidRPr="009278BB" w:rsidRDefault="00C50936" w:rsidP="00C50936">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C50936" w:rsidRPr="009278BB" w:rsidSect="00545A26">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1387" w:right="907" w:bottom="1418" w:left="1077" w:header="284" w:footer="567" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
         <w:left w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
         <w:bottom w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
         <w:right w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
       </w:pgBorders>
       <w:cols w:space="340"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C119D" w:rsidRDefault="001C119D">
+    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C119D" w:rsidRDefault="001C119D">
+    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="002E154E" w:rsidRDefault="002E154E" w:rsidP="00373E52">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="SayfaNumaras"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="SayfaNumaras"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="SayfaNumaras"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -1883,58 +1240,58 @@
     <w:r w:rsidR="007D3728">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005A3CEA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>www.ijasrar.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C119D" w:rsidRDefault="001C119D">
+    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C119D" w:rsidRDefault="001C119D">
+    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="002E154E" w:rsidRPr="0046559E" w:rsidRDefault="00CC2E49" w:rsidP="00F53696">
     <w:pPr>
       <w:pStyle w:val="KonuBal"/>
       <w:bidi/>
       <w:rPr>
         <w:lang w:val="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C0CC014" wp14:editId="4031ABFD">
           <wp:extent cx="5803392" cy="487680"/>
@@ -2433,67 +1790,68 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressTopSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E9728D"/>
     <w:rsid w:val="00017FCE"/>
     <w:rsid w:val="000413E7"/>
     <w:rsid w:val="00046342"/>
     <w:rsid w:val="000650F4"/>
@@ -2526,50 +1884,51 @@
     <w:rsid w:val="0020582D"/>
     <w:rsid w:val="002220B3"/>
     <w:rsid w:val="0022227B"/>
     <w:rsid w:val="002240E4"/>
     <w:rsid w:val="0025193B"/>
     <w:rsid w:val="002640C1"/>
     <w:rsid w:val="00275319"/>
     <w:rsid w:val="002812B1"/>
     <w:rsid w:val="00282478"/>
     <w:rsid w:val="002943E5"/>
     <w:rsid w:val="002A10F6"/>
     <w:rsid w:val="002E00B4"/>
     <w:rsid w:val="002E154E"/>
     <w:rsid w:val="002F2DB4"/>
     <w:rsid w:val="0030111A"/>
     <w:rsid w:val="00305FE7"/>
     <w:rsid w:val="0032406D"/>
     <w:rsid w:val="003412AE"/>
     <w:rsid w:val="00347E8E"/>
     <w:rsid w:val="00373E52"/>
     <w:rsid w:val="003832BB"/>
     <w:rsid w:val="00384145"/>
     <w:rsid w:val="0038600C"/>
     <w:rsid w:val="003953F1"/>
     <w:rsid w:val="003A29D2"/>
+    <w:rsid w:val="003D4A5D"/>
     <w:rsid w:val="003F1FAD"/>
     <w:rsid w:val="00417488"/>
     <w:rsid w:val="004229BA"/>
     <w:rsid w:val="0046559E"/>
     <w:rsid w:val="00471B3C"/>
     <w:rsid w:val="00473599"/>
     <w:rsid w:val="004775DF"/>
     <w:rsid w:val="004A50D3"/>
     <w:rsid w:val="004C1156"/>
     <w:rsid w:val="004E6751"/>
     <w:rsid w:val="004F2C37"/>
     <w:rsid w:val="004F4BEA"/>
     <w:rsid w:val="005027C5"/>
     <w:rsid w:val="005052A8"/>
     <w:rsid w:val="005162FE"/>
     <w:rsid w:val="0053184C"/>
     <w:rsid w:val="005362DF"/>
     <w:rsid w:val="00545A26"/>
     <w:rsid w:val="0056073C"/>
     <w:rsid w:val="0057487F"/>
     <w:rsid w:val="005777A0"/>
     <w:rsid w:val="005A3CEA"/>
     <w:rsid w:val="005A650F"/>
     <w:rsid w:val="005D0DD1"/>
     <w:rsid w:val="005D727B"/>
@@ -2624,50 +1983,51 @@
     <w:rsid w:val="00AE1006"/>
     <w:rsid w:val="00B020D4"/>
     <w:rsid w:val="00B13EDB"/>
     <w:rsid w:val="00B66F12"/>
     <w:rsid w:val="00BA6B58"/>
     <w:rsid w:val="00BC0490"/>
     <w:rsid w:val="00BC2551"/>
     <w:rsid w:val="00BD135E"/>
     <w:rsid w:val="00BF2562"/>
     <w:rsid w:val="00BF4323"/>
     <w:rsid w:val="00BF707C"/>
     <w:rsid w:val="00C0551F"/>
     <w:rsid w:val="00C12D58"/>
     <w:rsid w:val="00C504CF"/>
     <w:rsid w:val="00C50936"/>
     <w:rsid w:val="00C5528F"/>
     <w:rsid w:val="00C65584"/>
     <w:rsid w:val="00C7189D"/>
     <w:rsid w:val="00C85E90"/>
     <w:rsid w:val="00C9602D"/>
     <w:rsid w:val="00CC2E49"/>
     <w:rsid w:val="00CC3A3A"/>
     <w:rsid w:val="00CD405D"/>
     <w:rsid w:val="00CD61BD"/>
     <w:rsid w:val="00D072BD"/>
+    <w:rsid w:val="00D1216D"/>
     <w:rsid w:val="00D30B59"/>
     <w:rsid w:val="00D36EFB"/>
     <w:rsid w:val="00D404BB"/>
     <w:rsid w:val="00D66D35"/>
     <w:rsid w:val="00D81544"/>
     <w:rsid w:val="00D831A8"/>
     <w:rsid w:val="00D94CC4"/>
     <w:rsid w:val="00DB0AA4"/>
     <w:rsid w:val="00DE3B65"/>
     <w:rsid w:val="00E17202"/>
     <w:rsid w:val="00E25EEB"/>
     <w:rsid w:val="00E36FE4"/>
     <w:rsid w:val="00E56E15"/>
     <w:rsid w:val="00E9728D"/>
     <w:rsid w:val="00EB051C"/>
     <w:rsid w:val="00EB71CC"/>
     <w:rsid w:val="00EC4FC2"/>
     <w:rsid w:val="00EC78AC"/>
     <w:rsid w:val="00EF454B"/>
     <w:rsid w:val="00EF6121"/>
     <w:rsid w:val="00F0016C"/>
     <w:rsid w:val="00F35F20"/>
     <w:rsid w:val="00F53696"/>
     <w:rsid w:val="00F97359"/>
     <w:rsid w:val="00FB4514"/>
@@ -2678,51 +2038,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2A46CE64"/>
+  <w14:docId w14:val="0FDB5CCF"/>
   <w15:docId w15:val="{A95D9BBE-19E3-45E2-AE88-29A7EB0E942C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3919,76 +3279,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>140</Words>
-  <Characters>803</Characters>
+  <Words>228</Words>
+  <Characters>1303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ICCESEN</vt:lpstr>
       <vt:lpstr>Preparation of Papers in a Two-Column Format for the IEEE International Symposium on Industrial Electronics</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>rocco</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>942</CharactersWithSpaces>
+  <CharactersWithSpaces>1528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ICCESEN</dc:title>
   <dc:subject/>
   <dc:creator>iskender akkurt</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>