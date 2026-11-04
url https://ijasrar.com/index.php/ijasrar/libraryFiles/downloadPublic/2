--- v1 (2026-09-16)
+++ v2 (2026-11-04)
@@ -149,102 +149,103 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4A5D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The author(s) agrees that:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-The author(s) retain(s) all commercial rights, in addition to copyright and patent rights. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">-The manuscript submitted is his/her/their own original work and has not been plagiarized from any prior work, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-All authors participated in the work in a substantive way and are prepared to take public responsibility for the work, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-All authors have seen and approved the manuscript as submitted, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-The manuscript has not been published and is not being submitted or considered for publication elsewhere, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>-The Publisher will publish the content under Creative Commons Attribution-</w:t>
+        <w:t>-The Publisher will publish the content und</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00651B2F">
+        <w:t>er Creative Commons Attribution</w:t>
+      </w:r>
       <w:r>
-        <w:t>NonCommercial</w:t>
+        <w:t xml:space="preserve"> 4.0 International (CC BY</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
-        <w:t xml:space="preserve"> 4.0 International (CC BY-NC 4.0) license. </w:t>
+        <w:t xml:space="preserve">4.0) license. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="003D4A5D">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-The text, illustrations, and any other materials included in the manuscript do not infringe upon any existing copyright or other rights of anyone. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">-I/We indemnify the Publisher and the Editors of the Journals, and hold them harmless from any loss, expense or damage occasioned by a claim or suit by a third party for copyright infringement, or any suit arising out of any breach of the foregoing warranties as a result of publication of my/our article. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003D4A5D" w:rsidRPr="002240E4" w:rsidRDefault="003D4A5D" w:rsidP="002240E4">
       <w:pPr>
         <w:widowControl/>
@@ -945,58 +946,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C50936" w:rsidRPr="009278BB" w:rsidSect="00545A26">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1387" w:right="907" w:bottom="1418" w:left="1077" w:header="284" w:footer="567" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
         <w:left w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
         <w:bottom w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
         <w:right w:val="single" w:sz="6" w:space="24" w:color="EEECE1"/>
       </w:pgBorders>
       <w:cols w:space="340"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
+    <w:p w:rsidR="004D04B2" w:rsidRDefault="004D04B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
+    <w:p w:rsidR="004D04B2" w:rsidRDefault="004D04B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1004,88 +1005,88 @@
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="002E154E" w:rsidRDefault="002E154E" w:rsidP="00373E52">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="SayfaNumaras"/>
       </w:rPr>
@@ -1240,58 +1241,58 @@
     <w:r w:rsidR="007D3728">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005A3CEA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>www.ijasrar.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
+    <w:p w:rsidR="004D04B2" w:rsidRDefault="004D04B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D1216D" w:rsidRDefault="00D1216D">
+    <w:p w:rsidR="004D04B2" w:rsidRDefault="004D04B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="002E154E" w:rsidRPr="0046559E" w:rsidRDefault="00CC2E49" w:rsidP="00F53696">
     <w:pPr>
       <w:pStyle w:val="KonuBal"/>
       <w:bidi/>
       <w:rPr>
         <w:lang w:val="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C0CC014" wp14:editId="4031ABFD">
           <wp:extent cx="5803392" cy="487680"/>
@@ -1894,72 +1895,74 @@
     <w:rsid w:val="002A10F6"/>
     <w:rsid w:val="002E00B4"/>
     <w:rsid w:val="002E154E"/>
     <w:rsid w:val="002F2DB4"/>
     <w:rsid w:val="0030111A"/>
     <w:rsid w:val="00305FE7"/>
     <w:rsid w:val="0032406D"/>
     <w:rsid w:val="003412AE"/>
     <w:rsid w:val="00347E8E"/>
     <w:rsid w:val="00373E52"/>
     <w:rsid w:val="003832BB"/>
     <w:rsid w:val="00384145"/>
     <w:rsid w:val="0038600C"/>
     <w:rsid w:val="003953F1"/>
     <w:rsid w:val="003A29D2"/>
     <w:rsid w:val="003D4A5D"/>
     <w:rsid w:val="003F1FAD"/>
     <w:rsid w:val="00417488"/>
     <w:rsid w:val="004229BA"/>
     <w:rsid w:val="0046559E"/>
     <w:rsid w:val="00471B3C"/>
     <w:rsid w:val="00473599"/>
     <w:rsid w:val="004775DF"/>
     <w:rsid w:val="004A50D3"/>
     <w:rsid w:val="004C1156"/>
+    <w:rsid w:val="004D04B2"/>
     <w:rsid w:val="004E6751"/>
     <w:rsid w:val="004F2C37"/>
     <w:rsid w:val="004F4BEA"/>
     <w:rsid w:val="005027C5"/>
     <w:rsid w:val="005052A8"/>
     <w:rsid w:val="005162FE"/>
     <w:rsid w:val="0053184C"/>
     <w:rsid w:val="005362DF"/>
     <w:rsid w:val="00545A26"/>
     <w:rsid w:val="0056073C"/>
     <w:rsid w:val="0057487F"/>
     <w:rsid w:val="005777A0"/>
     <w:rsid w:val="005A3CEA"/>
     <w:rsid w:val="005A650F"/>
     <w:rsid w:val="005D0DD1"/>
     <w:rsid w:val="005D727B"/>
     <w:rsid w:val="005D7574"/>
     <w:rsid w:val="005D7EE3"/>
     <w:rsid w:val="005E2BE0"/>
     <w:rsid w:val="006316DE"/>
     <w:rsid w:val="00634162"/>
     <w:rsid w:val="00647C3C"/>
+    <w:rsid w:val="00651B2F"/>
     <w:rsid w:val="00654B37"/>
     <w:rsid w:val="00690A31"/>
     <w:rsid w:val="006A5DF6"/>
     <w:rsid w:val="006B5F84"/>
     <w:rsid w:val="006C64B1"/>
     <w:rsid w:val="006E4B7E"/>
     <w:rsid w:val="007017F7"/>
     <w:rsid w:val="0070473A"/>
     <w:rsid w:val="00717805"/>
     <w:rsid w:val="007453FD"/>
     <w:rsid w:val="00781A78"/>
     <w:rsid w:val="0078372A"/>
     <w:rsid w:val="007C48DB"/>
     <w:rsid w:val="007D3333"/>
     <w:rsid w:val="007D3728"/>
     <w:rsid w:val="00810326"/>
     <w:rsid w:val="008660D6"/>
     <w:rsid w:val="00885331"/>
     <w:rsid w:val="00893373"/>
     <w:rsid w:val="008F0BFE"/>
     <w:rsid w:val="0090290E"/>
     <w:rsid w:val="00902A27"/>
     <w:rsid w:val="009223C6"/>
     <w:rsid w:val="009278BB"/>
     <w:rsid w:val="00945711"/>
@@ -2038,51 +2041,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0FDB5CCF"/>
+  <w14:docId w14:val="1197BD7F"/>
   <w15:docId w15:val="{A95D9BBE-19E3-45E2-AE88-29A7EB0E942C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3279,76 +3282,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>228</Words>
-  <Characters>1303</Characters>
+  <Words>225</Words>
+  <Characters>1288</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ICCESEN</vt:lpstr>
       <vt:lpstr>Preparation of Papers in a Two-Column Format for the IEEE International Symposium on Industrial Electronics</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>rocco</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1528</CharactersWithSpaces>
+  <CharactersWithSpaces>1510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ICCESEN</dc:title>
   <dc:subject/>
   <dc:creator>iskender akkurt</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>